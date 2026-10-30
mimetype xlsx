--- v0 (2025-10-08)
+++ v1 (2026-10-30)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" Extension="vml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
-<Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>